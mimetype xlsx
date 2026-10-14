--- v0 (2026-07-04)
+++ v1 (2026-10-14)
@@ -7,81 +7,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\`자살예방지원팀\김지영 자료\2026년\캠페인, 카드뉴스, 편의점광고,영상\1.온라인 캠페인\2026년 2회\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA7A94B8-B28B-480E-AB89-BF02F8981A68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4732D63B-4247-4ECC-BBED-A7BAA5B87A93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="375" yWindow="2010" windowWidth="16275" windowHeight="13440" xr2:uid="{CE5F5D98-E6AC-4C66-BBE2-513665F9AAEB}"/>
+    <workbookView xWindow="1515" yWindow="1515" windowWidth="18540" windowHeight="14010" activeTab="1" xr2:uid="{CE5F5D98-E6AC-4C66-BBE2-513665F9AAEB}"/>
   </bookViews>
   <sheets>
     <sheet name="커피쿠폰 당첨자" sheetId="1" r:id="rId1"/>
     <sheet name="외식쿠폰 당첨자 " sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'커피쿠폰 당첨자'!$A$1:$A$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="80">
   <si>
     <t xml:space="preserve">조*비 </t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이*영</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>김*주</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이*준</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이*우</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이*언</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -211,55 +211,195 @@
   <si>
     <t>고*혜</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>퀴즈 커피쿠폰 당첨자 명단</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>성명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>핸드폰 뒷번호</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 강*우</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 이*민</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>0435</t>
-[...3 lines deleted...]
-    <t>0221</t>
+    <t>237*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>695*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>735*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>547*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>240*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>943*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>541*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>584*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>559*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>844*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>868*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>022*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>684*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>626*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>736*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>705*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>894*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>165*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>326*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>976*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>936*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>558*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>159*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>596*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>043*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>701*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>698*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>550*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>337*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>700*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>110*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>984*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>844*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>287*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>601*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>471*</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>570*</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -409,78 +549,78 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
@@ -770,475 +910,475 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4082347-E8AF-49AB-94F7-6EF7CAC3C5D8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.75" customWidth="1"/>
     <col min="2" max="2" width="20.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="15"/>
+      <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="16" t="s">
+      <c r="B2" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="17">
-        <v>2378</v>
+      <c r="B3" s="16" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="18">
-        <v>6954</v>
+      <c r="B4" s="17" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="20">
-        <v>7357</v>
+      <c r="B5" s="19" t="s">
+        <v>45</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="8"/>
     </row>
     <row r="6" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="20">
-        <v>5478</v>
+      <c r="B6" s="19" t="s">
+        <v>46</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="8"/>
     </row>
     <row r="7" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="20">
-        <v>2408</v>
+      <c r="B7" s="19" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="20">
-        <v>9436</v>
+      <c r="B8" s="19" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="20">
-        <v>5412</v>
+      <c r="B9" s="19" t="s">
+        <v>49</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="13"/>
     </row>
     <row r="10" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="17">
-        <v>5846</v>
+      <c r="B10" s="16" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="20">
-        <v>5595</v>
+      <c r="B11" s="19" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="17">
-        <v>8446</v>
+      <c r="B12" s="16" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="17">
-        <v>8687</v>
+      <c r="B13" s="16" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="19">
-        <v>8440</v>
+      <c r="B14" s="18" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="17" t="s">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="21" t="s">
-        <v>44</v>
+      <c r="B15" s="20" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="17" t="s">
+      <c r="A16" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="17">
-        <v>8443</v>
+      <c r="B16" s="16" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="20">
-        <v>6848</v>
+      <c r="B17" s="19" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="20">
-        <v>6260</v>
+      <c r="B18" s="19" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="17" t="s">
+      <c r="A19" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="18">
-        <v>7365</v>
+      <c r="B19" s="17" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="17">
-        <v>7053</v>
+      <c r="B20" s="16" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="20">
-        <v>8943</v>
+      <c r="B21" s="19" t="s">
+        <v>59</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="8"/>
     </row>
     <row r="22" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="19" t="s">
+      <c r="A22" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="20">
-        <v>1653</v>
+      <c r="B22" s="19" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="17" t="s">
+      <c r="A23" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="17">
-        <v>8447</v>
+      <c r="B23" s="16" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="19" t="s">
+      <c r="A24" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="19">
-        <v>3268</v>
+      <c r="B24" s="18" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="19" t="s">
+      <c r="A25" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="20">
-        <v>9765</v>
+      <c r="B25" s="19" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="17" t="s">
+      <c r="A26" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="17">
-        <v>9361</v>
+      <c r="B26" s="16" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="17" t="s">
+      <c r="A27" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="17">
-        <v>5580</v>
+      <c r="B27" s="16" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="20">
-        <v>1597</v>
+      <c r="B28" s="19" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="17">
-        <v>5962</v>
+      <c r="B29" s="16" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="17" t="s">
+      <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="21" t="s">
-        <v>43</v>
+      <c r="B30" s="20" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="19" t="s">
+      <c r="A31" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="19">
-        <v>7011</v>
+      <c r="B31" s="18" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="17" t="s">
+      <c r="A32" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="18">
-        <v>6985</v>
+      <c r="B32" s="17" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
       <c r="B33" s="14"/>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A34" s="5"/>
       <c r="B34" s="7"/>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" s="6"/>
       <c r="B35" s="14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:A35" xr:uid="{C4082347-E8AF-49AB-94F7-6EF7CAC3C5D8}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A35">
       <sortCondition ref="A1:A35"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.32" bottom="0.32" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{717E8EEB-E1D3-4558-9628-5B1053770840}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.75" customWidth="1"/>
     <col min="2" max="2" width="20.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="23"/>
+      <c r="B1" s="24"/>
     </row>
     <row r="2" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="12">
-        <v>5509</v>
+      <c r="B3" s="12" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="12">
-        <v>3375</v>
+      <c r="B4" s="12" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="12">
-        <v>7004</v>
+      <c r="B5" s="12" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="12">
-        <v>1104</v>
+      <c r="B6" s="12" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="12">
-        <v>9844</v>
+      <c r="B7" s="12" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="12">
-        <v>8440</v>
+      <c r="B8" s="12" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="4">
-        <v>2873</v>
+      <c r="B9" s="4" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="4">
-        <v>6012</v>
+      <c r="B10" s="4" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="12">
-        <v>4711</v>
+      <c r="B11" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="12">
-        <v>5708</v>
+      <c r="B12" s="12" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9"/>
-      <c r="B13" s="24"/>
+      <c r="B13" s="21"/>
     </row>
     <row r="14" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9"/>
-      <c r="B14" s="24"/>
+      <c r="B14" s="21"/>
     </row>
     <row r="15" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
-      <c r="B15" s="24"/>
+      <c r="B15" s="21"/>
     </row>
     <row r="16" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="9"/>
-      <c r="B16" s="24"/>
+      <c r="B16" s="21"/>
     </row>
     <row r="17" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9"/>
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9"/>
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="9"/>
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="9"/>
       <c r="B20" s="1"/>
     </row>
     <row r="21" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9"/>
       <c r="B21" s="1"/>
     </row>
     <row r="22" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
       <c r="B22" s="1"/>
     </row>